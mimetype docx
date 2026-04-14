--- v1 (2026-02-10)
+++ v2 (2026-04-14)
@@ -12236,51 +12236,51 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">182</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">When Rabbi Goodman finished speaking with Tom Goldberger and Arnold Sunenshine, the designated witnesses for Mel Hoffman's wedding, Harry Brochstein came over and whispered in the Rabbi's ear. "Rabbi, you need to know that I have gone to the Town Center Mall several times and have seen Tom Goldberger in the Capital Grille. But he wasn't just sitting. I saw him eating lobster a few times, and another time he was eating oysters! There was no doubt, Rabbi, because he sat right next to the window, which was next to the mall's entranceway." Rabbi Goodman thanked Harry for this information and then returned to Tom and broached the subject. "Tom, do you ever eat non-kosher food?" Tom vehemently denied it. "Only Kosher, Rabbi!" Can Tom still be a witness for Mel's wedding?
+              <w:t xml:space="preserve">When Rabbi Goodman finished speaking with Tom Goldberger and Arnold Sunenshine, the designated witnesses for Mel Hoffman's wedding, Harry Brochstein came over and whispered into the Rabbi's ear. "Rabbi, you need to know that I have gone to the Town Mall and have seen Tom eating lobster a few times, and once he was eating oysters! There was no doubt, Rabbi, because he sat right next to the window, which was next to the mall's entranceway." Rabbi Goodman thanked Harry for this information and then returned to Tom and broached the subject. "Tom, do you ever eat non-kosher food?" Tom vehemently denied it. "Only kosher, Rabbi!" Can Tom still be a witness for Mel's wedding?
 	Yes. The testimony of just one witness (Mr. Brochstein) cannot invalidate an otherwise kosher witness (Tom Goldberger).
 	No. Since this one witness (Mr. Brochstein) is kosher, his testimony that Tom eats non-kosher food is accepted and thereby invalidates Tom as a witness to the wedding.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -12303,51 +12303,51 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">183</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">While Rabbi Goodman was interviewing Tom Goldberger and Arnold Sunenshine as potential witnesses for Mel Hoffman's upcoming wedding, Tom innocently brought up how he was devastated when he watched the Yankees' loss in game 1 of the World Series. As this game was played on a Friday night, Rabbi Goodman asked, "Tom, you watched it live?" Tom was a bit shaken, as he realized what he had just admitted to the Rabbi, and he quietly responded, "Rabbi, I only watch 'important' sports games on Shabbos, but I do it in my private office in my home. No one knows that I do this, Not even my family!" As Tom has just admitted that he violates the Shabbos, can he be a witness for Mel Hoffman's wedding?
+              <w:t xml:space="preserve">While Rabbi Goodman was interviewing Tom Goldberger and Arnold Sunenshine as potential witnesses for Mel Hoffman's upcoming wedding, Tom innocently brought up how he was devastated when he watched the Yankees' loss in game 1 of the World Series. As this game was played on a Friday night, Rabbi Goodman asked, "Tom, you watched it live?" Tom was a bit shaken, as he realized what he had just admitted to the Rabbi, and he quietly responded, "Rabbi, I only turn on the TV when 'important' sports games are on Shabbos, but I do it in my private office in my home. No one knows that I do this. Not even my family!" As Tom has just admitted that he violates the Shabbos, can he be a witness for Mel Hoffman's wedding?
 	No, and if he already was a witness, the wedding would not be valid.
 	No, but if he already witnessed the wedding, the wedding would still be valid.
 	Yes. Since he does this in private, he still has fear of Hashem and his ability to be a witness would not be invalidated.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12371,51 +12371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">184</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">The Yeshiva of Great Neck was looking for a new 3rd grade Rebbe, but they only managed to get two applicants, Mr. Adler and Mr. Baum. But as the board of trustees was reviewing these candidates, Mr. Wold, a board member, said, "These candidates can't be in our school, because the three of us went to Peter Luger's last week for lunch. And trust me, the Maine lobster we all ate was not kosher!" The other members of the board investigated, and Mr. Adler denied that they ate lobster, while Mr. Baum admitted that they all did. Since these men are otherwise qualified for the job and there are no other candidates, which one should get the job?
+              <w:t xml:space="preserve">The Hebrew Day School of Great Neck was looking for a new third grade Rebbe, but they only managed to get two applicants, Mr. Adler and Mr. Baum. But as the board of trustees was reviewing these candidates, Mr. Wold, a board member, said, "These candidates can't be Rebbes in our school, because the three of us went out to lunch, and trust me, the lobster we all ate was not kosher!" The other members of the board investigated, and Mr. Adler denied this, while Mr. Baum admitted that they all ate lobster. Since these men are otherwise qualified for the job and there are no other candidates, which one should get the job?
 	Mr. Adler (who denied eating lobster).
 	Mr. Baum (who admitted eating lobster).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -12438,53 +12438,53 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">185</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">During the first course at Mel Hoffman’s wedding, Harry Brochstein approached Rabbi Goodman and said, “Rabbi, I want you to know that I saw Tom Goldberger — one of the two witnesses — eating non‑kosher food at the Capital Grille in the Town Center Mall. Not just once; I saw him several times eating things like lobster. And he was in plain sight in the window as I entered the mall!” Rabbi Goodman thanked him but took no action, since one witness alone cannot invalidate someone’s status. However, right after the first dance, Moshe Glick pulled the Rabbi aside and said, “Rabbi, I need to tell you that Tom Goldberger is not a kosher witness. Last year I desperately needed a business loan, and although he kindly lent me the money, he charged me interest and refused to sign a heter iska.” Given this new information, what should Rabbi Goodman do?
+              <w:t xml:space="preserve">During the first course at Mel Hoffman’s wedding, Harry Brochstein approached Rabbi Goodman and said, “Rabbi, I want you to know that I saw Tom Goldberger, one of the two witnesses, eating non‑kosher food in the Town Mall. I saw him several times eating lobsters and oysters. And he was in plain sight in the window as I entered the mall!” Rabbi Goodman thanked him but took no action, since one witness alone cannot invalidate someone’s status. However, right after the first dance, Moshe Glick pulled the Rabbi aside and said, “Rabbi, I need to tell you that Tom Goldberger is not a kosher witness. Last year I desperately needed a business loan, and although he kindly lent me the money, he charged me interest and refused to sign a heter iska.” Given this new information, what should Rabbi Goodman do?
 	Nothing. Since the two reports concern different sins, the testimonies do not combine, and Tom Goldberger remains a valid witness for Mel Hoffman’s wedding.
-	Replace the witness. The two testimonies (from Mr. Brochstein and Mr. Glick) combine to invalidate Tom Goldberger, so the Rabbi should appoint a kosher witness to replace Tom Goldberger, and have Mel give the ring again in front of the two kosher witnesses.</w:t>
+	The Rabbi needs to appoint kosher witnesses, as the wedding has been invalidated. The two testimonies (from Mr. Brochstein and Mr. Glick) combine to invalidate Tom Goldberger, so the Rabbi should appoint a new kosher witness to replace him, and have Mel give the ring again in front of the two kosher witnesses.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">25</w:t>
             </w:r>
@@ -12505,51 +12505,51 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">186</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Tom Goldberger felt genuinely remorseful after being disqualified as a witness at Mel Hoffman’s wedding. He especially wanted to repent for charging Moshe Glick interest — as well as the dozens, perhaps hundreds, of others to whom he had lent money improperly. He approached Rabbi Goodman seeking guidance on how to complete his teshuvah. Please select which of the following actions might Rabbi Goodman instruct him to take:
+              <w:t xml:space="preserve">Tom Goldberger felt genuinely remorseful after being disqualified as a witness at Mel Hoffman’s wedding. He especially wanted to repent for the sin of ribis that he charged Moshe Glick, as well as the dozens of other people to whom he had lent money improperly. He approached Rabbi Goodman seeking guidance on how to complete his teshuvah. Please select which of the following actions might Rabbi Goodman instruct him to take:
 	Return all interest he collected to the rightful owners.
 	If he cannot identify the owners, use the money for a Jewish communal need.
 	In addition to refraining from lending to Jews with interest, he should not even lend to non‑Jews with interest.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12573,51 +12573,52 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">187</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Tom Goldberger appeared before the Boca Beis Din to testify about a loan he witnessed two years earlier. As he stroked his beard and prepared to speak, the plaintiff suddenly objected: “Tom is an invalid witness! Even if he looks religious now, two years ago he was completely non‑observant. Any testimony he gives today about what happened then should be rejected!” One of the dayanim turned to Tom. “Is this true?” “Yes,” Tom admitted. “Back then I publicly violated many mitzvos — Shabbos, kashrus, and more. But I have been fully observant for over a year now, and I certainly remember what I saw two years ago.” Should the Beis Din accept Tom’s testimony? Match each posek (Shach and Be’er Heitev) with the correct ruling (Yes or No).</w:t>
+              <w:t xml:space="preserve">Tom Goldberger appeared before the Boca Beis Din to testify about a loan he witnessed two years earlier. As he stroked his beard and prepared to speak, the plaintiff suddenly objected: “Tom is an invalid witness! Even if he looks religious now, two years ago he was completely non‑observant. Any testimony he gives today about what happened then, should be rejected!” One of the dayanim turned to Tom. “Is this true?” “Yes,” Tom admitted. “Back then I publicly violated many mitzvos — Shabbos, kashrus, and more. But I have been fully observant for over a year now, and I certainly remember what I saw two years ago.” Should the Beis Din accept Tom’s testimony? Match each posek (Shach and Be’er Heitev) with the correct ruling (Yes or No).
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0</w:t>
             </w:r>
@@ -12638,51 +12639,51 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">188</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Tom Goldberger was stunned to learn that someone who gambles for a living is disqualified as a kosher witness — among other halachic problems. For years he had been playing poker at several legal casinos near Boca, as well as in the living rooms of many Jewish friends and acquaintances, earning enough to support his family in Boca. After discussing the matter with Rabbi Goodman, who confirmed the halachic concerns, Tom reluctantly decided to repent and committed to stop gambling for money. “But Rabbi,” he asked, “I really enjoy playing cards with the guys. If we don’t play for money, can I still join them?” How will Rabbi Goodman respond?</w:t>
+              <w:t xml:space="preserve">Tom Goldberger, who gambles for a living, was stunned to learn that he was, therefore, disqualified as a kosher witness. For years he had been playing poker at several legal casinos near Boca, as well as in the living rooms of many Jewish friends and acquaintances, earning enough money to support his family. After discussing the matter with Rabbi Goodman, who confirmed the halachic concerns, Tom reluctantly decided to repent and committed to stop gambling for money. “But Rabbi,” he asked, “I really enjoy playing cards with the guys. If we don’t play for money, can I still join them?” How will Rabbi Goodman respond?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0</w:t>
             </w:r>
@@ -12703,51 +12704,51 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">189</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Esther Goldberg arrived at the Yorkville Ladies’ Mikveh for the first time since her beautiful wedding at Terrace on the Park. But something went wrong, and she ended up in a heated argument with the balanit (the woman who oversees the mikveh). Esther came home in tears, and when she described what happened to her husband, he insisted on bringing a case against the balanit before the Yorkville Beis Din. Esther came to the hearing accompanied by two other women who had witnessed the balanit’s behavior. Will the Beis Din accept the testimony of these women and give it the same halachic weight as the testimony of two men?</w:t>
+              <w:t xml:space="preserve">Esther Lipshitz (née Goldberg) arrived at the Yorkville Ladies’ Mikveh for the first time since her beautiful wedding at Terrace on the Park. But something went wrong, and she ended up in a heated argument with the balanit (the woman who oversees the mikveh). Esther came home in tears, and when she described to her husband what happened, he insisted on bringing a case against the balanit before the Yorkville Beis Din. Esther came to the hearing accompanied by two other women who had witnessed the balanit’s behavior. Will the Beis Din accept the testimony of these women and give it the same halachic weight as the testimony of two men?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">14</w:t>
             </w:r>
@@ -12768,87 +12769,222 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">190</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Fifi had been missing for just over three years, and Mr. Feldenkranz had nearly given up hope. But one afternoon in Central Park, he heard a familiar bark behind him. He turned around — and there was Fifi on a leash, with Lenny (the “louse”) holding the other end. “FIFI!” Mr. Feldenkranz cried out in joy. “What are you talking about? This is my dog, Gigi!” Lenny shot back. Mr. Feldenkranz quickly snapped a photo, summoned Lenny to the Yorkville Beis Din, and began searching for witnesses. But none of his friends or neighbors could positively identify the dog as Fifi — except for Mrs. Rosenberg and Mrs. Arons, who both recognized the dog and also remembered seeing an unidentified man take her over three years ago while Mr. Feldenkranz was out. Will the Beis Din accept the testimony of these two women?</w:t>
+              <w:t xml:space="preserve">Fifi had been missing for just over three years, and Mr. Feldenkranz had nearly given up hope of finding his dog. But one afternoon in Central Park, he heard a familiar bark behind him. He turned around - and there was Fifi on a leash, with Lenny (the “louse”) holding the other end. “FIFI!” Mr. Feldenkranz cried out in joy. “What are you talking about? This is my dog, Gigi!” Lenny shot back. Mr. Feldenkranz quickly snapped a photo, summoned Lenny to the Yorkville Beis Din, and began searching for witnesses. But none of his friends or neighbors could positively identify the dog as Fifi - except for Mrs. Rosenberg and Mrs. Arons, who both recognized the dog and also remembered seeing an unidentified man take her over three years ago while Mr. Feldenkranz was out. Will the Beis Din fully accept the testimony of these two women?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02/08/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">191</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Under the chupah at the wedding for Yitzchak Tzvi and his lovely bride, the Rosh Yeshiva announced that the witnesses were Avidan, Yitzchak Tzvi's friend, and his father's rabbi, Rabbi Montrose - to the exclusion of anyone else. At the right time, these two men witnessed Yitzchak Tzvi place the ring on his bride's finger. But in the crowd attending this ceremony were many other kosher witnesses, including all the Rabbis at Yitzchak Tzvi's yeshiva, who had a clear view to this event, too. What is the reason for this designation?
+	Because it is preferable to designate witnesses who know the groom personally.
+	To ensure that the witnesses for the wedding only include kosher people.
+	To avoid confusion later if questions arise about the validity of the marriage, since predesignating witnesses prevents disputes about who actually intended to serve as witnesses.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02/17/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">192</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annie Silver met Josh Feldman while they were students at the City University, and shortly after graduation they decided to get married. Their elegant wedding at The Plaza Hotel was officiated by Rabbi Milton Steinberg, chief Rabbi of the Park Avenue Synagogue, a Conservative congregation. As was the Rabbi's custom, he made himself one of the witnesses, and the other witness was the groom's uncle, Michael Feldman. Among the guests were many of their college friends, including two of Josh’s ΣΑΜ fraternity brothers who had since become religiously observant. Unfortunately, the marriage was short‑lived. After a year, Josh and Annie went to the New York County Courthouse and obtained a civil divorce, however, neither Josh nor Annie even thought about a get. Four months later, Annie bumped into Arthur, an acquaintance from her days at City U. They developed a relationship and eventually married. Annie soon became pregnant and gave birth to a baby boy. What is the halachic status of this child?
+	He is a mamzer.
+	He is a kosher Jew.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">02/17/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023621703498065471649169921875" w:h="16837.7952755905498634092509746551513671875"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>