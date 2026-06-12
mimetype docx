--- v2 (2026-04-14)
+++ v3 (2026-06-12)
@@ -12438,51 +12438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">185</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">During the first course at Mel Hoffman’s wedding, Harry Brochstein approached Rabbi Goodman and said, “Rabbi, I want you to know that I saw Tom Goldberger, one of the two witnesses, eating non‑kosher food in the Town Mall. I saw him several times eating lobsters and oysters. And he was in plain sight in the window as I entered the mall!” Rabbi Goodman thanked him but took no action, since one witness alone cannot invalidate someone’s status. However, right after the first dance, Moshe Glick pulled the Rabbi aside and said, “Rabbi, I need to tell you that Tom Goldberger is not a kosher witness. Last year I desperately needed a business loan, and although he kindly lent me the money, he charged me interest and refused to sign a heter iska.” Given this new information, what should Rabbi Goodman do?
+              <w:t xml:space="preserve">During the first course at Mel Hoffman’s wedding, Harry Brochstein approached Rabbi Goodman and said, “Rabbi, I want you to know that I saw Tom Goldberger, one of the two witnesses, eating non‑kosher food in the Town Center Mall. I saw him several times eating lobsters and oysters. And he was in plain sight in the window as I entered the mall!” Rabbi Goodman thanked him but took no action, since one witness alone cannot invalidate someone’s status. However, right after the first dance, Moshe Glick pulled the Rabbi aside and said, “Rabbi, I need to tell you that Tom Goldberger is not a kosher witness. Last year I desperately needed a business loan, and although he kindly lent me the money, he charged me interest and refused to sign a heter iska.” Given this new information, what should Rabbi Goodman do?
 	Nothing. Since the two reports concern different sins, the testimonies do not combine, and Tom Goldberger remains a valid witness for Mel Hoffman’s wedding.
 	The Rabbi needs to appoint kosher witnesses, as the wedding has been invalidated. The two testimonies (from Mr. Brochstein and Mr. Glick) combine to invalidate Tom Goldberger, so the Rabbi should appoint a new kosher witness to replace him, and have Mel give the ring again in front of the two kosher witnesses.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -12941,50 +12941,3323 @@
               <w:t xml:space="preserve">36</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">02/17/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">193</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">As Mel Hoffman, Arnold Sunenshine, and Esti Lipshitz were walking through the parking lot after buying Pesach supplies at The Grove supermarket, the three of them witnessed an incident together.
+If Tom Goldberger — a Jewish man whom Rabbi Goodman had ruled a pasul edus (non‑kosher witness) — had been with them instead of Esti, standard halacha would say that the presence of a pasul witness invalidates the entire group, making the testimony of the two kosher, unrelated men inadmissible.
+In the actual case, however, the group consists of two kosher, male, unrelated witnesses and a third unrelated female witness. What is the halachic status of this group?
+	Esti Lipshitz invalidates the group because she is a woman.
+	Esti Lipshitz has no effect on the group, so the testimony of the two men is accepted.
+	Esti Lipshitz can testify because of the presence of the two kosher men.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">36</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05/12/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">194</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Moshe, the owner of Moshe’s Pizza, was so distraught about paying for his daughter’s wedding that he kept dropping pizzas on the floor. His employee, Rachamim, suggested he approach “Ruby” Kashnow, a well‑known local lender.
+Ruby evaluated the situation and agreed to lend Moshe the tens of thousands of dollars he needed — on the condition that Moshe repay within six months, and if he failed to do so, Ruby would be entitled to sell Moshe’s store to recover the funds. Rachamim witnessed the entire transaction.
+Six months passed, and Moshe was unable to repay the loan. Ruby brought the case to the Yorkville Beis Din, stating that he wished to close and sell the store to collect the debt. He summoned Rachamim to testify, as Rachamim was the only witness to the loan.
+But Rachamim refused, telling the judges that he was nogea b’davar: as an employee of Moshe’s Pizza, if he were to testify that the loan did not occur, the store would remain open and he would keep his job.
+One of the judges then took Rachamim aside privately and asked him, “If you were permitted to testify, what would you say?” Rachamim answered, “That I saw the loan take place.”
+Should the Yorkville Beis Din allow Rachamim to testify?
+	No. He is biased to testify that the loan did not take place, since his job depends on the store staying open.
+	Yes. Since the testimony he would give is against his own interest, it may be accepted.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05/12/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">195</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hudy and his friend Rafi were starving after yeshiva, so they stopped at Moshe’s Pizza on the way home and ordered a whole pie with lots of extra cheese. When it came time to pay, they realized they had no cash or credit cards with them.
+“You boys look trustworthy,” Moshe said. “I’ll give you the pizza now — just bring me the $40 on your way home tomorrow.” The boys agreed, and each ate four slices — half a pie.
+The next day, on their way home from school, they stopped in again to buy fries. Moshe asked, “Do you boys have the money for yesterday’s pizza?”
+Hudy admitted that they had eaten half a pie each but said he forgot to bring his half of the money. Rafi, however, denied everything: he claimed he had never been in the store and never ate any pizza.
+Moshe decided to bring the matter to the local rabbi, Rabbi Cohen. How will he rule?
+	Hudy must pay the full $40 for the pizza.
+	Hudy must pay only his half, $20, since he ate half the pie, while Rafi — who denies everything — owes nothing.
+	Both boys must pay $20 each, since Hudy admitted they took the pizza and split it.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05/12/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">196</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hudy, Rafi, and Josh didn’t like what the yeshiva was serving for lunch, so they went to Moshe’s Pizza and each ordered a slice with lots of extra cheese. When it came time to pay, all three realized they had no cash or credit with them.
+“You boys look trustworthy,” Moshe said. “Each of you just bring me $5 tomorrow for your slice.” He wrote each boy’s name — Hudy, Rafi, and Josh — on one piece of paper that read, “I owe Moshe $5 for a slice of pizza,” and had each boy sign the paper next to his name.
+The following week, the boys returned to the store. Moshe asked them to pay for last week’s slices.
+“But we paid already — don’t you remember?” they insisted.
+Moshe didn’t remember, and he still had the signed IOU. Unsure what to do, he brought the matter to Rabbi Cohen. The boys, however, were so adamant that they had paid that they began testifying for one another in front of the Rabbi:
+	Rafi and Josh both testified that they saw Hudy pay his $5.
+	Rafi and Hudy both testified that Josh paid.
+	Josh and Hudy both testified that Rafi paid.
+Each boy now had two kosher (male, over 13) witnesses claiming he already paid. Can Rabbi Cohen accept their testimony?
+	Yes. Even though the boys are friends and ate together, two of them can testify on behalf of the third.
+	No. Since the boys ate together and are considered one group, two of them cannot break out of that group to testify for the third.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05/12/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">197</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">“What mazel!” thought the gabbai tzedakah when he spotted Reuven Speyer eating at Mr. Broadway. He approached the table, politely interrupted Reuven’s conversation with Joel Fingerer, and made a brief appeal for the organization he represents, "I love what this organization does so much that I collect for them for free!"
+Reuven listened for a moment and said, “I’m in the middle of lunch, but I like what I’ve heard. Speak to my secretary in the morning and she’ll arrange a $1000 transfer.”
+The next day, however, the secretary knew nothing about it, and Reuven denied ever making such a pledge. The gabbai brought the case to the Yorkville Beis Din and claimed that Joel Fingerer, who was present at the lunch, was a witness.
+How will Beis Din view the testimony of the gabbai and Mr. Fingerer?
+	Testimony of one witness
+	Testimony of two witnesses</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05/12/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">198</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Shimmy bought a used laptop from the East Side Pawn Shop. Although he tested it in the store, he discovered once he got home that the battery lasted only a few minutes. When he opened the battery compartment to replace it, he found a sticker inside stating that the laptop was the property of “Beryl Feldshuh”, along with contact information.
+Shimmy called Beryl, who told him that his laptop had been stolen a few weeks earlier and must have been sold to the pawn shop — and he wants it back! What must Shimmy do?
+	Shimmy must return the laptop to Beryl without charge, and then go back to the pawn shop to fight for a refund.
+	Shimmy must return the laptop to Beryl, but Beryl must reimburse Shimmy the full amount he paid at the pawn shop.
+	Shimmy does not need to return the laptop to Beryl and should tell Beryl to deal directly with the pawn shop owner.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05/12/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">199</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">After Shimmy bought a used laptop from the East Side Pawn Shop, he discovered that it had been stolen from Beryl Feldshuh. Beryl agreed to reimburse Shimmy the $150 he had paid for it, and after receiving his laptop back, Beryl went to the East Side Pawn Shop to demand that the owner refund him the money. According to halacha, does the pawn shop owner have to reimburse Beryl for the $150 he paid Shimmy to retrieve his stolen laptop?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05/12/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">200</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">While Rabbi Goodman was away in Israel for the summer, the Boca Shul’s building committee decided to surprise him with a “Shul Improvement Campaign.” It was announced on Friday night with a goal of raising $10,000 and completing the project before the Rabbi’s return.
+The money came in quickly — many members were eager to donate. But when it came time to actually spend the funds, a dispute broke out about what had been announced. No one could agree on the original plan, so the money was set aside until Rabbi Goodman returned.
+When he was informed of the situation, Rabbi Goodman asked for witnesses who could testify to what the building committee had announced. Most donors didn’t care how the money was used, but:
+	Two witnesses testified that the funds were designated for building a new bima.
+	Four witnesses testified that the funds were designated for purchasing a modern chandelier to hang over the bima.
+What will Rabbi Goodman decide?
+	He will treat the two witnesses and the four witnesses as halachically equal, causing their testimony to cancel out. Since neither side outweighs the other in halacha, he will disregard the testimony and use another method — such as polling the donors — to determine how to use the funds.
+	He will use the money for the chandelier, since four witnesses outweigh two witnesses.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05/12/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">201</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">There is a concept that if our forefathers did not do a certain practice, we should also refrain from doing it. For example: 500 years ago, Jews did not wear techeiles, the blue thread on tzitzis. Does that mean that since Jews did not wear it then, it has now become our minhag not to wear it today?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05/12/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">202</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">According to Torah law, women are permitted to serve as a shochet and may perform shechita on both animals and poultry. However, historical records show that in Ashkenazi communities, women were not practicing shechita 500 years ago. What if a woman today wanted to learn the halachot of shechita so that she could slaughter her own chicken? Even though the practice fell out of use in Ashkenazi communities long ago, can the original halachic allowance be reinstated today?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05/13/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">203</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Congregation Shaarei Shamayim celebrated its 100th anniversary only a few years ago, and all this time a woman never said Kaddish. Until Melany Rudin's father, the well-known real estate developer Sol Rudin, died. Melany was adamant that she say Kaddish for her beloved father (she didn't have any brothers, and her husband, Lenny (the "louse"), was not interested in saying Kaddish), and she made a big fuss until Rabbi Cohen finally decided to address this issue. If Rabbi Cohen follows the ruling of the Shach, may he change the congregation’s longstanding minhag and permit Melany—a woman—to recite Kaddish in the synagogue during a minyan, just as the men do?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">37</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05/13/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">204</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jo Jo Shehebar tried to get his mechutan, Isaac Dwek, to repay the $2,000 he had loaned him, but Isaac denied ever receiving a loan. Jo Jo brought the case to the Great Neck Beis Din. During the hearing, Evan Elyahou and Zack Mizrachi testified that they had witnessed the loan take place. The dayanim then retired to their chambers to deliberate for a few minutes and returned ready to issue a verdict. However, moments before Chief Dayan Ben Chaim announced the decision, Evan and Zack suddenly stood up and said, “We apologize, but we lied in our testimony. We were not present at any loan—if it even happened. Please do not reach the wrong judgment because of us!” Given this new development, how will the Beis Din rule?
+	The Beis Din will dismiss the case and will not require Mr. Dwek to pay Mr. Shehebar anything.
+	The Beis Din will rule that Mr. Dwek must pay Mr. Shehebar $2,000, based on the witnesses’ original testimony.
+	The Beis Din will rule that the two witnesses must pay Mr. Shehebar $2,000.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">38</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05/13/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">205</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Richard Kagan had just broken ground on his new Lakeshore Towers project, and the contractor was demanding cash up front for supplies and labor. At the same time, his Madison View tower needed a multi‑million‑dollar refit, and the insurance payout wouldn’t arrive for at least a year—if it arrived at all. To make matters worse, his daughter’s wedding at the Plaza Hotel was only a week away, and the caterer required full payment in cash on the night of the event.
+Despite his wealth, Richard’s money was tied up in real estate and long‑term projects. He was asset‑rich but cash‑poor. Desperate, he went to the East Side Kuppah’s loan gemach division to request a short‑term, interest‑free loan to cover the wedding expenses.
+“As it happens,” the loan administrator told him, “we do have the funds available, and there are no poor applicants waiting.” Will they give him the loan?
+	The Gemach will tell him that although he is in temporary need, he is still a very wealthy man and therefore not eligible for a free loan. They will advise him to sell some assets or take a standard bank loan with interest.
+	The Gemach will give him the loan, because it is still a mitzvah to lend money interest‑free—even to a wealthy person—when he is in genuine need of liquidity.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05/14/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">206</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">During their luncheon meeting at The Wall Street Grill, Elisha presented his pitch to Levi: he was seeking a $250,000 loan to launch his bicycle shop. Levi listened, agreed to the loan, and added that he would require 5% interest. “Go hire a lawyer to draft the loan agreement,” Levi instructed. “Since we’re both Jewish, have him prepare a proper heter iska as well. When everything is ready, schedule an appointment with my secretary.”
+Elisha followed the instructions, paid $500 to have the documents prepared, and called the following week. “I’m sorry,” the secretary told him, “but Levi asked me to inform you that he no longer wishes to proceed with the loan.”
+Elisha brought the matter before the Yorkville Beis Din. He explained that he had incurred $500 in legal expenses at Levi’s direction. Levi acknowledged that he had instructed Elisha to have the loan agreement and heter iska drafted, and admitted that he had initially intended to lend the money but argued that he was under no legal obligation to finalize the loan. How will the Beis Din rule?
+	Levi will be obligated to lend the full $250,000 under the original terms.
+	Levi will not be obligated to lend the $250,000, but he will be required to reimburse Elisha for the $500 spent on preparing the documents.
+	Levi will not be obligated to lend the $250,000, nor will he be required to compensate Elisha for any expenses.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05/14/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">207</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">“Nice lawnmower!” said Mr. Geffner as he watched Harry Brochstein’s groundskeeper, Carlos, riding a new Ryobi 80V mower. 
+“Do you think I could borrow it tomorrow when Manuel comes to attend to my lawn? He would absolutely love it compared to the mower I have now!
+“Sure!” said Harry.
+“Really?” asked Mr. Geffner, who knew that sometimes Harry wasn’t serious.
+“Yes, I promise you can borrow the mower tomorrow,” said Harry.
+But when tomorrow came, Harry had a change of heart. The mower cost $6,000, and he became worried that lending it out might result in damage. He now prefers not to lend it.
+What must Harry do?
+	Harry is obligated to lend his lawnmower to Mr. Geffner, because a Jew is obligated to keep his word.
+	Harry is not obligated to lend his lawnmower, even though he “promised” to do so.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05/15/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">208</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">During their luncheon meeting at The Wall Street Grill, Elisha presented his pitch to Levi: he was seeking a $250,000 loan to launch his bicycle shop. Levi listened, agreed to the loan, and added that he would require 5% interest. “Go hire a lawyer to draft the loan agreement,” Levi instructed. “Since we’re both Jewish, have him prepare a proper heter iska as well. When everything is ready, schedule an appointment with my secretary.” Who must pay the lawyer's fee (estimated to be at least $400) for drafting the loan document and the heter iska?
+	Levi, the lender
+	Elisha, the borrrower
+	The lender and the borrower split the costs 50-50.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">39</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05/15/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">209</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">At the annual Gala Melaveh Malkah at The Boca Shul, Harry Brochstein turned to Mr. Goldberg and announced loudly, “JJ, I am going to give you a gift of $10,000.” The eight other men at table 6 heard him clearly, and because Harry spoke so loudly, men at nearby tables heard him as well. Even Rabbi Goodman at the dais heard the declaration. With all these witnesses present, is Harry halachically obligated to give Mr. Goldberg the $10,000 gift?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05/16/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">210</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">At the annual Gala Melaveh Malkah at Congregation Shaarei Shamayim, Levi was in a good mood. Seeing Elisha at the table next to him, he publicly declared in a loud voice, “Elisha, I am mochel the $250,000 loan you owe me!”
+Elisha’s first payment was due two days later. When that day passed without payment, Levi summoned Elisha to the Yorkville Beis Din to demand repayment. When questioned about his public statement at the Melaveh Malkah, Levi admitted it, but claimed he “didn’t mean it.”
+How will Beis Din rule?
+	They will require Elisha to begin repayment according to the schedule, since Levi did not mean it and there were no designated witnesses to his statement.
+	They will declare the loan forgiven, since Levi admitted to the Beis Din that it was forgiven.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05/16/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">211</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">According to the Torah, all loans are cancelled at the end of the Shemitah year. To ensure that people would still be willing to lend money, the Sages instituted the pruzbul, which allows a loan to remain collectible even after Shemitah. When the Beis HaMikdash is rebuilt and all Jews return to Eretz Yisrael, will the pruzbul still be valid?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05/17/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">212</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">During the Shemitah year, it is forbidden for Jews in the Eretz Yisrael to plant or harvest agricultural produce. Many rely on the Heter Mechira as a way to avoid these restrictions. According to the opinions that permit the use of Heter Mechira and allow working the land and consumption of produce grown under this arrangement, would this leniency still apply once, G-d willing, Shemitah in Eretz Yisrael returns to a Torah‑level obligation?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05/17/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">213</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Every aspect of Levi's loan for $25,000 for Elisha's new bicycle shop was in the USA. With shemita coming up soon, according to the majority of poskim, is there a need for Levi to draft a pruzbul to prevent shemitah from cancelling his loan to Elisha?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05/17/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">214</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">According to most poskim, when should a pruzbul be written?
+	Right before the Shemitah year begins
+	Any time during the Shemitah year
+	Immediately before the end of the Shemitah year</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05/17/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">215</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">What is a pruzbul and how does it work?
+	A sale of land to a non‑Jew to avoid agricultural prohibitions.
+	A document that transfers private loans to a Beis Din so they are not cancelled by Shemitah.
+	A declaration that all debts are forgiven before Shemitah.
+	A type of loan that is automatically repaid before Shemitah.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05/17/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">216</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">When writing a pruzbul, one transfers all outstanding loans to a Beis Din. How does this allow the lender to collect the loan after the Shemitah year?
+	Because Shemitah cancels only agricultural obligations, not monetary ones.
+	Because Beis Din is not subject to the Torah’s prohibition against collecting loans after Shemitah.
+	Because transferring the loan makes it automatically repayable before Shemitah.
+	Because a pruzbul permanently cancels the laws of Shemitah.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05/17/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">217</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">On Erev Rosh Hashanah, Rabbi Cohen sat with two other talmidei chachamim to write a pruzbul for each member of Congregation Shaarei Shamayim, to ensure that everyone—including himself—would be able to collect any outstanding loans after Shemitah (which would otherwise be cancelled with the start of Rosh Hashanah the next evening).
+When he was finished, Rabbi Cohen approached Reuven and lent him 10 dollars. Why would Rabbi Cohen intentionally make a new loan after writing the pruzbul?
+	Because loans made after a pruzbul are automatically doubled as a mitzvah incentive.
+	Because loans made after a pruzbul are not cancelled, so he could collect it later.
+	Because loans made after a pruzbul are cancelled, allowing him to fulfill the Torah’s mitzvah of letting loans lapse during Shemitah.
+	Because a rabbi must personally perform a loan after writing a pruzbul to validate it.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05/17/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">218</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Harry Brochstein and Marty Kroll are 50–50 partners in Boca Rattan, a furniture store in West Boca. Marty manages the store full‑time, while Harry is essentially a silent partner. Marty regularly collects all the cash from sales and periodically gives Harry his share, and Harry has never been particular about the timing.
+As the end of the Shemitah year approaches, Marty realizes he will not be able to pay Harry his outstanding share before Shemitah ends. Since this unpaid amount is considered money Marty owes Harry, would Harry need to prepare a pruzbul specifically to protect the money that Marty owes him so that Shemitah does not cancel the debt?
+	No, because only written loans are cancelled by Shemitah, not verbal agreements
+	No, because partnership profits are not considered a loan and Shemitah does not cancel them
+	Yes, because any money owed between Jews is cancelled by Shemitah unless protected by a pruzbul
+	Yes, but only if the partnership was formed during the Shemitah year</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05/17/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">219</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">An emergency arose, and Rabbi Cohen realized he would not be able to be present with the Beis Din on Erev Rosh Hashanah to write a pruzbul for each member of Congregation Shaarei Shamayim. According to halacha, what type of Beis Din must he arrange in his place? Match each posek (Mechaber or Rema) with the type of Beis Din required:
+	A prominent, established Beis Din
+	A Beis Din consisting of any three Jewish men over the age of 13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05/17/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">220</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jo Jo Shehebar loaned his mechutan, Isaac Dwek, $2,000 for 30 days, but for the next ten years, Jo Jo repeatedly asked Isaac to repay the loan, but Isaac continually pushed him off. Eventually, Jo Jo brought the matter before the Great Neck Beis Din.
+“I’m happy to repay the loan,” Isaac said, openly admitting that he had indeed borrowed the money. “But only if Jo Jo can prove that he wrote a pruzbul. If he didn’t, then the loan was automatically cancelled at the last Shemitah year.”
+“Of course I wrote a pruzbul!” Jo Jo replied. But since the most recent Shemitah year had ended about five years earlier, he no longer had any written proof, nor did he have witnesses who could testify that he had executed a pruzbul.
+How should the Beis Din rule?
+	Make Isaac pay — The Beis Din will obligate Isaac to repay the loan since he admitted to the loan and we believe Jo Jo when he said he did execute a pruzbul.
+	Do not make Isaac pay — The Beis Din will rule that the loan was cancelled by Shemitah due to lack of proof of a pruzbul.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">33</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05/18/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">221</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">The Shulchan Aruch rules that a pruzbul should be written at the end of the Shemitah year, just before Rosh Hashanah of the eighth year, because loans are cancelled only after Shemitah concludes. However, the Tur writes the opposite: a pruzbul should be written at the end of the sixth year, before the Shemitah year begins, since he holds that loans are cancelled as soon as Shemitah starts.
+If so, why does the Rama in the Shulchan Aruch not cite the Tur’s opinion, and why is there no mention anywhere in the Shulchan Aruch of writing a pruzbul at the end of the sixth year?
+	The Rama holds that the Tur’s opinion was rejected by all later authorities, so he omits it entirely.
+	The Rama believed that writing a pruzbul before Shemitah is invalid, so he intentionally avoided mentioning the Tur’s view.
+	The Rama notes that in his time people were not writing any pruzbul at all; since he did not want to burden them with writing two pruzbuls, he followed the Shulchan Aruch’s simpler ruling and mentioned only the seventh‑year pruzbul.
+	The Rama held that the laws of pruzbul apply only in Eretz Yisrael, so the Tur’s earlier timing was irrelevant to most communities.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">67</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05/18/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">222</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A kesubah written before marriage is a valid halachic contract that obligates the groom to his wife. Such a contract is fully enforceable in beis din and even creates a lien on all of the groom’s assets. The Shulchan Aruch lists five requirements that a document must meet in order to be considered a valid, enforceable contract of this type. What are the five conditions that make a contract—such as a kesubah—halachically valid in the eyes of a beis din?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">68</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05/18/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">223</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Reb Yudel Ehrenreich had been investing in real estate in Kings County for many years, despite never having learned to read English and being able to speak only a few simple English phrases. People would say about him, “Er redt Yidish vi fun der heym — un lebt vi a meylekh” (“He speaks Yiddish like from the old home — and lives like a king”).
+When a promising property became available, Reb Yudel needed a $100,000 down payment. He approached “Ruby” Kashnow, a well‑known local lender who trusted Yudel’s financial reliability — after all, he drove a pristine 1992 Rolls‑Royce Corniche IV, and Ruby was envious.
+Ruby’s lawyer drafted a multi‑page loan agreement in English so it would be enforceable in any Kings County courthouse. Hidden in the middle of page 3 was a clause stating that if the $100,000 was not repaid on time, Ruby could immediately take possession of the Rolls‑Royce Corniche IV and sell it to satisfy the debt.
+A year passed, and the Kings County housing market collapsed. Reb Yudel was unable to repay the loan. Ruby brought the case to the Kings County Beis Din. Reb Yudel explained that he had no available cash. Ruby pointed out the clause regarding the Rolls‑Royce and presented an appraisal from “Rolls‑Royce of Kings County” valuing the car at $100,000 — exactly the amount of the loan.
+“Voslche shtikl inem kontrakt?!” Reb Yudel shouted. His translator showed him the clause in the contract, and Reb Yudel cried out, “Mayn tayere Rolls‑Royce!” insisting that he never would have signed the contract had he understood it. The translator explained to the Beis Din that Reb Yudel was not able to read the contract and assumed it was a simple loan document without hidden conditions that could cost him his beloved car.
+How will the Beis Din rule?
+	They will take away Reb Yudel’s Rolls‑Royce to repay the loan.
+	They will not take away the car, since Reb Yudel did not understand the English‑language loan document.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">68</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05/18/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">224</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">“Ruby” Kashnow held two loan documents in his hands. The first was for a loan to Moshe’s Pizza and was signed by Moshe along with two kosher Jewish witnesses. The second was for a loan to Reb Yudel Ehrenreich; it bore Reb Yudel’s signature and was notarized by a notary public commissioned by the State of New York.
+From a halachic standpoint, which document is stronger in Beis Din?
+	The document with witnesses
+	The notarized document
+	Both documents are equally valid</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">05/18/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">225</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Given the following two documents, which one carries greater halachic validity?
+Contract 1: Moishe gave Hudy a slice of pizza with lots of extra cheese. Hudy then wrote a handwritten note stating, “I owe Moishe’s Pizza $4 for a slice of pizza,” including the date but without a signature.
+Contract 2: Levi had his secretary type up a $250,000 loan contract for Elisha’s forthcoming bicycle shop. Elisha signed and dated the document at the bottom.
+Which of the following is correct?
+	Contract 1 has greater halachic validity.
+	Contract 2 has greater halachic validity.
+	Both contracts have equal halachic standing.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">06/10/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">226</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Moishe of Moishe’s Pizza was plotzing. It was past midnight, and he still needed $20,000 for his daughter’s wedding that very afternoon. At last, Ruby Kashnow—a well-known local lender—knocked on his window. Ruby agreed to lend the money, but added, “Listen, Moishe, I love your pizza, but I can’t pay my accountant with slices. I need a formal loan document with two witnesses.”
+Ruby pulled out the document and began filling in the details.
+“But it’s almost two in the morning! Where am I supposed to find witnesses now?” Moishe protested.
+Ruby didn’t budge.
+So Moishe tried again: “How about I sign the document and write next to my signature, ‘My signature should be considered the same as 100 witnesses’? Then even if something goes wrong, you'll be able to collect in Beis Din without any questions.”
+Is Moishe’s offer too good for even Ruby to refuse?
+	Yes — Ruby should accept Moishe’s proposal because the statement will make the document halachically the same as if there were two witnesses.
+	No — Ruby should insist on proper witnesses.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">226</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">06/10/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">227</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">"Ruby" Kashnow presented the signed loan agreement to the Yorkville Beis Din.
+“Honorable judges, I helped Moishe when he was in a tight spot, but he didn’t show the same kindness and pay me back on time.”
+Moishe immediately protested. “What are you talking about? I never took a loan from you! That document has no witnesses, and the signature must be a forgery!”
+Ruby responded, “Then I would like to present Mr. Gideon Epstein, a certified forensic document examiner, who will testify that the signature on the document is indeed Mr. Moishe’s.”
+Based on all the evidence presented, how will the Beis Din rule?
+	Moishe is exonerated — he does not need to pay anything.
+	Moishe must pay half of the amount claimed.
+	Moishe must pay two‑thirds of the amount claimed.
+	Moishe must pay the full amount claimed.
+	The Beis Din may assess the reliability of all the evidence and issue a ruling for an amount different from any of the options above, based on their evaluation.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">06/10/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">228</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">"Ruby" Kashnow presented the signed loan agreement to the Yorkville Beis Din.
+“Honorable judges, I helped Moishe when he was in a tight spot, but he didn’t show the same kindness and pay me back on time.”
+Moishe immediately protested. “What are you talking about? That document doesn't have witnesses on it, and even if it did, I paid that loan back already!”
+Ruby responded, “Then why would I still have the contract? You should have demanded it back when you paid and then destroyed it.”
+Based on all the evidence presented, how will the Beis Din rule?
+	Moishe is exonerated — he does not need to pay anything.
+	Moishe must pay half of the amount claimed.
+	Moishe must pay two‑thirds of the amount claimed.
+	Moishe must pay the full amount claimed.
+	The Beis Din may assess the reliability of all the evidence and issue a ruling for an amount different from any of the options above, based on their evaluation.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">06/10/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">229</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">On the first day of their children’s sheva brochos, Isaac Dwek approached his mechutan, Jo Jo Shehebar.
+“Jo Jo, I’m hosting Shabbos Sheva Brochos, and I’m a bit tight on cash. Can you loan me $2,000?”
+Jo Jo happily agreed and lent him the money without any conditions and without anything in writing.
+When is the loan halachically due, and if it is not paid on time, when is the earliest Jo Jo may take his mechutan to the Great Neck Beis Din?
+	The loan would be due at 30 days, but Jo Jo could not go to Beis Din until a year had passed without payment.
+	The loan would be due at 30 days, and Jo Jo could go to Beis Din the same day if it was not paid.
+	The loan would be due immediately, but Jo Jo could not go to Beis Din until 30 days had passed.
+	The loan would be due at 90 days, and Jo Jo could go to Beis Din only after giving a formal warning.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">73</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">06/10/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">230</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isaac Dwek contacted Negin of Negin’s Persian Kitchen to provide authentic Persian food at the Shabbos Sheva Brochos in his home, with a $2,000 budget (Isaac would have his own housekeeper and other daughters deal with the serving and cleanup). Isaac and Negin did not discuss any payment terms. On Motza’ei Shabbos, all the guests had nothing but rave reviews for the food, especially the Fesenjan and Ghormeh Sabzi served for Shabbos lunch .
+When is the latest that Mr. Dwek is halachically obligated to pay Negin, and if it is not paid on time, when is the earliest Negin may take Mr. Dwek to the Great Neck Beis Din?
+	The payment would be due at 30 days, but Negin could not go to Beis Din until a year had passed without payment.
+	The payment would be due at 30 days, and Negin could go to Beis Din the same day if it was not paid.
+	The payment would be due immediately, but Negin could not go to Beis Din until 30 days had passed.
+	The payment would be due at 90 days, and Negin could go to Beis Din only after giving a formal warning.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">73</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">06/10/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">231</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">“Oy, Harry, I can’t take the heat. You have to get someone here right away to fix the air conditioner,” said Leah Brochstein as she woke up covered in sweat.
+Harry called Boca Air and Repair for an emergency service, and Shemarya Carrier arrived within the hour. He worked from the morning until 2 p.m., and by then the A/C was running again.
+“A mechaya,” Leah exclaimed, thrilled with the service — even though the emergency repair cost $1,000.
+When is the latest that Harry is halachically obligated to pay Shemarya
+	The payment would be due immediately upon completion of the work.
+	The payment would be due before nightfall.
+	The payment would be due at 30 days.
+	Since a payment schedule was not negotiated first, the payment would be due according to the custom of the city of Boca.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">73</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">06/10/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">232</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Question: Mr. X's neighbor knocks on his door and asks to borrow a hammer.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">73</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">06/10/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">233</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">“Harry, can I borrow your cordless nail gun? I have a few loose panels on the wooden fence around my pool that need fixing,” Ted Geffner asked.
+Harry Brochstein agreed and lent Ted his Ryobi One+ 18V Cordless Brad Nailer (P320).
+Two hours later, Harry realized that his groundskeeper, Carlos, needed the nail gun immediately. He went back to Ted and asked for it back.
+“But I haven’t used it yet! Can I hold onto it a bit longer and then return it?” Ted protested.
+According to the S.A., how much longer is Ted permitted to keep the nail gun before returning it
+	No time — he must return it immediately.
+	He may keep it until he completes his task, and then must return it right away.
+	He may keep it for up to 30 days.
+	Since there is no contract, he may keep it for as long as he wants.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">73</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">06/10/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">234</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Levi lent Elisha $250,000 to start his bicycle store. To ensure repayment, Levi drafted a detailed loan contract, signed by two kosher witnesses. The loan was executed on July 1 and was due on December 31.
+At the Tisha B’Av break‑fast at Congregation Shaarei Shamayim, Levi bumped into Elisha. “Don’t worry,” Elisha said. “My store is already open, and I expect to pay you in full by December 31.” “I appreciate that,” Levi replied. “But honestly, I don’t need the money right now. You can even take a full year to pay me back. Relax — build up your store and your client base.” Elisha was very grateful.
+But just before Chanukah, the markets took a downturn and Levi suddenly needed cash. He approached Elisha and asked him to pay by the original due date. Elisha refused.
+On the morning of December 31, Levi took Elisha to Beis Din. “I have a signed contract with two witnesses stating the loan is due today. I need the money now, and Elisha is refusing to pay!”
+Elisha responded, “Yes, the contract says December 31. But Levi told me at the break‑fast that I had a full year to pay, not just six months.”
+The judges turned to Levi, who was turning red. “Yes, I did say that,” he admitted. “But at the time I didn’t need the money. I was just trying to be nice. Still, a contract is a contract, and I need the money now.”
+How will the Beis Din rule
+	They will require Elisha to repay the loan today, December 31, as stated in the written contract.
+	They will allow Elisha to keep the money for another six months, based on Levi’s verbal extension at the break‑fast.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">73</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">06/10/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">235</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lenny (the "Louse”) borrowed $1,000 from Reuven, with repayment due on March 31. But March 31 came and went, and Lenny did not repay the loan.
+Reuven eventually took Lenny to the Yorkville Beis Din, where the judges asked Lenny for his side of the story.
+“Yes, I borrowed the money,” Lenny admitted, “but that no‑goodnik isn’t getting a penny back. He was the chairman of this year’s shul dinner, and I was supposed to be the man of honor. Instead, nothing! I wasn’t even on the dais. So I’m keeping the $1,000 in my drawer and letting Reuven suffer.”
+The Beis Din thanked Lenny for his honesty and ruled that he was obligated to pay Reuven the $1,000. Lenny still refused.
+According to the Shulchan Aruch, how many lashes may the Beis Din administer to Lenny (the “Louse”)
+	None — lashes are inappropriate in this case.
+	39 lashes.
+	40 lashes.
+	As many lashes as necessary until Lenny either pays back the loan or dies from the punishment.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">73</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">06/10/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">236</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">After benching at a wedding at the luxurious Lakeville Country Club, Mr. Khodedadian realized he had no cash to tip the waiters or valets.
+“Can you lend me $100?” he asked Mr. Dwek, who agreed and handed him two $50 bills. “Just please pay me back in a month.”
+But a month passed, and Mr. Khodedadian did not repay the loan.
+When Mr. Dwek later bumped into him at the Great Neck Sefardi Synagogue and asked for the money, Mr. Khodedadian claimed he owed only $50 and didn’t even have cash on him.
+Mr. Dwek wanted to recover the full $100, but he knew that if he took Mr. Khodedadian to the Great Neck Beis Din, the judges would not require a modeh b’miktzas oath and would instead try to arrange a compromise. At that moment, he realized that if he claimed he had lent $125 or even $150, the Beis Din would likely compromise somewhere near $100. And if he received more than $100, he could return the excess to Mr. Khodedadian afterward.
+Is Mr. Dwek permitted to lie in order to “ensure justice” and recover the full $100 he is owed?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">06/10/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">237</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">After benching at a wedding at the luxurious Lakeville Country Club, Mr. Khodedadian realized he had no cash to tip the waiters or valets.
+“Can you lend me $50?” he asked Mr. Dwek, who agreed and handed him a $50 bill. “Just please pay me back in a month.”
+At the end of the month, Mr. Dwek bumped into Mr. Khodedadian at the Great Neck Sefardi Synagogue and asked for his $100. “But I only borrowed $50,” Mr. Khodedadian insisted, and refused to pay anything unless Mr. Dwek acknowledged that $50 was the full amount.
+So Mr. Dwek summoned Mr. Khodedadian to the Great Neck Beis Din and demanded $100. Mr. Khodedadian realized that the judges would not require a modeh b’miktzas oath and would instead try to arrange a compromise. At that moment, he thought: if he claimed he didn’t borrow any money at all, the Beis Din would likely compromise and require him to pay $50 — which is, in fact, the correct amount.
+Is Mr. Khodedadian permitted to lie in order to “ensure justice” and pay only the $50 that he actually owes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">06/10/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">238</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">After benching at a wedding at the luxurious Lakeville Country Club, Mr. Khodedadian realized he had no cash to tip the waiters or valets.
+“Can you lend me $150?” he asked Mr. Dwek. “Sorry, I only have $50,” Mr. Dwek replied.
+But Mr. Aminoff and Mr. Shehebar overheard and each offered to lend him $50 as well. “Please pay us back in a month,” they all said.
+A month passed, and Mr. Khodedadian did not repay any of them.
+When Mr. Dwek later bumped into him at the Great Neck Sefardi Synagogue and mentioned the loan, Mr. Khodedadian denied receiving any money from him. “And what about the $50 from Mr. Aminoff and Mr. Shehebar?” asked Mr. Dwek. “I have no idea what you’re talking about,” Mr. Khodedadian insisted.
+After synagogue, Mr. Dwek called Mr. Aminoff and Mr. Shehebar. “What can we do?” he asked. “If we take him to Beis Din, he’ll deny everything. They won’t make him take a modeh b’miktzas oath, and the best we’ll get is a compromise — maybe $25 each.”
+Mr. Aminoff had an idea: “Why don’t you claim he borrowed $150 from you, and we’ll testify as witnesses? With two witnesses, the Beis Din will force him to pay $150. Then we’ll split it three ways and each get back exactly the $50 we’re owed — not a penny more.”
+“Right!” said Mr. Shehebar. “We don’t want to steal — we just want justice!”
+May the three men carry out this plan and lie in front of the Great Neck Beis Din in order to recover the money they are owed?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">06/10/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">239</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">It was 2:00 a.m., just hours before Moishe needed to pay the caterer for his daughter’s wedding later that day. Fortunately, “Ruby” Kashnow agreed to lend him $20,000 and even arrived with an official loan document.
+“Listen, Moishe,” Ruby said, “I love your pizza, but I can’t pay my accountant with slices. I need two witnesses.”
+But at this hour the city was asleep. Only Rachamim was still around, cleaning the floors of the pizza shop. “Can you call a friend so we can have two witnesses?” both men asked.
+Rachamim tried, but the only friend who answered refused to come out at 2 a.m.
+Ruby took pity on Moishe and gave him the loan anyway, with only one witness. The caterer was paid, and the wedding was a success.
+Six months later, when the loan came due, Ruby went to Moishe’s Pizza to collect his money — but Moishe denied ever taking a loan. Ruby then summoned Moishe and Rachamim to the Yorkville Beis Din.
+Rachamim was in a bind. He knew that as a single witness, his testimony would not be accepted. That meant Moishe could lie and deny the loan, and Ruby would recover only half of what he was owed. Then Rachamim had an idea: he would bring the same friend who refused to come at 2 a.m. and they would together testify that they both witnessed the loan. With two witnesses, Beis Din would force Moishe to pay the full $20,000.
+In Rachamim’s mind, this plan accomplished two mitzvos:
+	Ensuring Ruby received the full amount he was owed.
+	Preventing Moishe from lying in Beis Din, since the judges would not even allow him to deny the loan once two witnesses testified to its existence.
+“So many good deeds from just one lie,” he thought.
+May Rachamim bring his friend and lie in front of the Yorkville Beis Din by claiming they both witnessed the loan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">06/10/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023621703498065471649169921875" w:h="16837.7952755905498634092509746551513671875"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>