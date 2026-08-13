--- v3 (2026-06-12)
+++ v4 (2026-08-13)
@@ -15096,51 +15096,51 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">224</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">“Ruby” Kashnow held two loan documents in his hands. The first was for a loan to Moshe’s Pizza and was signed by Moshe along with two kosher Jewish witnesses. The second was for a loan to Reb Yudel Ehrenreich; it bore Reb Yudel’s signature and was notarized by a notary public commissioned by the State of New York.
+              <w:t xml:space="preserve">“Ruby” Kashnow held two loan documents in his hands. The first was for a loan to Morry's Deli and was signed by Morry along with two kosher Jewish witnesses. The second was for a loan to Reb Yudel Ehrenreich; it bore Reb Yudel’s signature and was notarized by a notary public commissioned by the State of New York.
 From a halachic standpoint, which document is stronger in Beis Din?
 	The document with witnesses
 	The notarized document
 	Both documents are equally valid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
@@ -15166,51 +15166,51 @@
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">225</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Given the following two documents, which one carries greater halachic validity?
-Contract 1: Moishe gave Hudy a slice of pizza with lots of extra cheese. Hudy then wrote a handwritten note stating, “I owe Moishe’s Pizza $4 for a slice of pizza,” including the date but without a signature.
+Contract 1: Moishe gave Hudy a slice of pizza with lots of extra cheese. Hudy then wrote a handwritten note stating, “I, Hudy, owe Moishe’s Pizza $4 for a slice of pizza,” including the date but without a signature.
 Contract 2: Levi had his secretary type up a $250,000 loan contract for Elisha’s forthcoming bicycle shop. Elisha signed and dated the document at the bottom.
 Which of the following is correct?
 	Contract 1 has greater halachic validity.
 	Contract 2 has greater halachic validity.
 	Both contracts have equal halachic standing.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
@@ -15236,56 +15236,56 @@
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">226</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Moishe of Moishe’s Pizza was plotzing. It was past midnight, and he still needed $20,000 for his daughter’s wedding that very afternoon. At last, Ruby Kashnow—a well-known local lender—knocked on his window. Ruby agreed to lend the money, but added, “Listen, Moishe, I love your pizza, but I can’t pay my accountant with slices. I need a formal loan document with two witnesses.”
+              <w:t xml:space="preserve">Moishe of Moishe’s Pizza was plotzing. It was midnight, and he still needed $20,000 for his daughter’s wedding the following afternoon. At last, Ruby Kashnow—a well-known local lender—knocked on his window. Ruby agreed to lend the money, but added, “Listen, Moishe, I love your pizza, but I can’t pay my bills with pizza. I need a formal loan document with two witnesses.”
 Ruby pulled out the document and began filling in the details.
-“But it’s almost two in the morning! Where am I supposed to find witnesses now?” Moishe protested.
+“But it’s midnight! Where am I supposed to find witnesses now?” Moishe protested.
 Ruby didn’t budge.
 So Moishe tried again: “How about I sign the document and write next to my signature, ‘My signature should be considered the same as 100 witnesses’? Then even if something goes wrong, you'll be able to collect in Beis Din without any questions.”
-Is Moishe’s offer too good for even Ruby to refuse?
+Is Moishe’s offer as effective as two witnesses?
 	Yes — Ruby should accept Moishe’s proposal because the statement will make the document halachically the same as if there were two witnesses.
 	No — Ruby should insist on proper witnesses.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">226</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -15599,53 +15599,53 @@
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="0" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">231</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">“Oy, Harry, I can’t take the heat. You have to get someone here right away to fix the air conditioner,” said Leah Brochstein as she woke up covered in sweat.
-Harry called Boca Air and Repair for an emergency service, and Shemarya Carrier arrived within the hour. He worked from the morning until 2 p.m., and by then the A/C was running again.
+Harry called Moishe's Air and Repair for an emergency service, and Moishe arrived within the hour. He worked from the morning until 2 p.m., and by then the A/C was running again.
 “A mechaya,” Leah exclaimed, thrilled with the service — even though the emergency repair cost $1,000.
-When is the latest that Harry is halachically obligated to pay Shemarya
+When is the latest that Harry is halachically obligated to pay Moishe
 	The payment would be due immediately upon completion of the work.
 	The payment would be due before nightfall.
 	The payment would be due at 30 days.
 	Since a payment schedule was not negotiated first, the payment would be due according to the custom of the city of Boca.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">73</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
@@ -16028,51 +16028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">237</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">After benching at a wedding at the luxurious Lakeville Country Club, Mr. Khodedadian realized he had no cash to tip the waiters or valets.
 “Can you lend me $50?” he asked Mr. Dwek, who agreed and handed him a $50 bill. “Just please pay me back in a month.”
 At the end of the month, Mr. Dwek bumped into Mr. Khodedadian at the Great Neck Sefardi Synagogue and asked for his $100. “But I only borrowed $50,” Mr. Khodedadian insisted, and refused to pay anything unless Mr. Dwek acknowledged that $50 was the full amount.
 So Mr. Dwek summoned Mr. Khodedadian to the Great Neck Beis Din and demanded $100. Mr. Khodedadian realized that the judges would not require a modeh b’miktzas oath and would instead try to arrange a compromise. At that moment, he thought: if he claimed he didn’t borrow any money at all, the Beis Din would likely compromise and require him to pay $50 — which is, in fact, the correct amount.
-Is Mr. Khodedadian permitted to lie in order to “ensure justice” and pay only the $50 that he actually owes</w:t>
+Is Mr. Khodedadian permitted to lie in order to “ensure justice” and pay only the $50 that he actually owes?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0</w:t>
             </w:r>
@@ -16099,51 +16099,51 @@
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">238</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">After benching at a wedding at the luxurious Lakeville Country Club, Mr. Khodedadian realized he had no cash to tip the waiters or valets.
 “Can you lend me $150?” he asked Mr. Dwek. “Sorry, I only have $50,” Mr. Dwek replied.
 But Mr. Aminoff and Mr. Shehebar overheard and each offered to lend him $50 as well. “Please pay us back in a month,” they all said.
 A month passed, and Mr. Khodedadian did not repay any of them.
 When Mr. Dwek later bumped into him at the Great Neck Sefardi Synagogue and mentioned the loan, Mr. Khodedadian denied receiving any money from him. “And what about the $50 from Mr. Aminoff and Mr. Shehebar?” asked Mr. Dwek. “I have no idea what you’re talking about,” Mr. Khodedadian insisted.
 After synagogue, Mr. Dwek called Mr. Aminoff and Mr. Shehebar. “What can we do?” he asked. “If we take him to Beis Din, he’ll deny everything. They won’t make him take a modeh b’miktzas oath, and the best we’ll get is a compromise — maybe $25 each.”
-Mr. Aminoff had an idea: “Why don’t you claim he borrowed $150 from you, and we’ll testify as witnesses? With two witnesses, the Beis Din will force him to pay $150. Then we’ll split it three ways and each get back exactly the $50 we’re owed — not a penny more.”
+Mr. Aminoff had an idea: “Why don’t you claim he borrowed $150 from you, and we’ll testify as two witnesses? With two witnesses, the Beis Din will force him to pay $150. Then we’ll split it three ways and each get back exactly the $50 we’re owed — not a penny more.”
 “Right!” said Mr. Shehebar. “We don’t want to steal — we just want justice!”
 May the three men carry out this plan and lie in front of the Great Neck Beis Din in order to recover the money they are owed?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -16177,87 +16177,1136 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">239</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">It was 2:00 a.m., just hours before Moishe needed to pay the caterer for his daughter’s wedding later that day. Fortunately, “Ruby” Kashnow agreed to lend him $20,000 and even arrived with an official loan document.
 “Listen, Moishe,” Ruby said, “I love your pizza, but I can’t pay my accountant with slices. I need two witnesses.”
 But at this hour the city was asleep. Only Rachamim was still around, cleaning the floors of the pizza shop. “Can you call a friend so we can have two witnesses?” both men asked.
 Rachamim tried, but the only friend who answered refused to come out at 2 a.m.
 Ruby took pity on Moishe and gave him the loan anyway, with only one witness. The caterer was paid, and the wedding was a success.
 Six months later, when the loan came due, Ruby went to Moishe’s Pizza to collect his money — but Moishe denied ever taking a loan. Ruby then summoned Moishe and Rachamim to the Yorkville Beis Din.
 Rachamim was in a bind. He knew that as a single witness, his testimony would not be accepted. That meant Moishe could lie and deny the loan, and Ruby would recover only half of what he was owed. Then Rachamim had an idea: he would bring the same friend who refused to come at 2 a.m. and they would together testify that they both witnessed the loan. With two witnesses, Beis Din would force Moishe to pay the full $20,000.
 In Rachamim’s mind, this plan accomplished two mitzvos:
 	Ensuring Ruby received the full amount he was owed.
 	Preventing Moishe from lying in Beis Din, since the judges would not even allow him to deny the loan once two witnesses testified to its existence.
 “So many good deeds from just one lie,” he thought.
-May Rachamim bring his friend and lie in front of the Yorkville Beis Din by claiming they both witnessed the loan</w:t>
+May Rachamim bring his friend and lie in front of the Yorkville Beis Din by claiming they both witnessed the loan?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">75</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="1"/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">06/10/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">240</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rabbi Cohen was sitting on the Yorkville Beis Din hearing a case in which Levi claimed he lent his coworker Jonathan $30 and was never repaid. Jonathan admited he borrowed the money but insisted he already paid Levi back.
+Why is it important for Rabbi Cohen to investigate the details of how and when Jonathan claims he repaid the loan, rather than simply accepting Jonathan’s statement that he paid?
+	Because if Beis Din accepted claims without investigating the details, its rulings would lack credibility and people would not trust the court’s decisions.
+	Because Beis Din must determine whether the repayment was halachically valid, which depends on the specific circumstances of how the money was returned.
+	Because Beis Din is required to question every borrower extensively, even when the lender agrees the loan was repaid.
+	Because Beis Din must always delay cases to give both parties more time to think about their claims.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">06/14/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">241</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rabbi Cohen was presiding over a case in the Yorkville Beis Din in which the halacha required Lenny (The "Louse”) to take an oath (shavua) to support his claim. However, Rabbi Cohen felt uncomfortable having Lenny swear using HaShem’s name, since he suspected Lenny might be lying and did not want HaShem’s name taken in vain. Should Rabbi Cohen still require him to take the oath as halacha stipulates?
+	Yes, regardless of whether it is a Torah oath or a Rabbinic oath.
+	Yes, but only if it is a Torah oath, not a Rabbinic one.
+	No, regardless of whether it is a Torah oath or a Rabbinic oath.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">06/14/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">242</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">At a wedding in the luxurious Lakeville Country Club, Mr. Dwek loaned Mr. Khodedadian $100 in cash so he could tip the waiters and valets. A month later, when Mr. Dwek asked for the money back, Mr. Khodedadian claimed the loan had only been $50. With no witnesses, they brought the dispute before the Great Neck Beis Din.
+Assuming this case took place in the era of the Shulchan Aruch, how would the Beis Din rule?
+	The money remains where it is, since there are no witnesses.
+	Mr. Khodedadian must pay $50 and take a Torah oath that he does not owe more.
+	Mr. Khodedadian must pay $50 and take a Rabbinical oath that he does not owe more.
+	Mr. Khodedadian must pay $50, and because he cannot swear, he must pay an additional amount (between one‑third and two‑thirds of the claim, as determined by the Beis Din).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">06/15/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">243</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">At a wedding in the luxurious Lakeville Country Club, Mr. Dwek loaned Mr. Khodedadian $100 in cash so he could tip the waiters and valets, doing so without witnesses. A month later, Mr. Khodedadian gave Mr. Dwek $50, claiming that was all he owed. Dwek accepted the money, but then brought the dispute before the Great Neck Beis Din to collect the remaining $50.
+Assuming this case took place in the era of the Shulchan Aruch, how would the Beis Din rule?
+	The money remains where it is, since there are no witnesses.
+	Mr. Khodedadian must take a Torah oath that he does not owe more.
+	Mr. Khodedadian must take a Rabbinic oath that he does not owe more.
+	Mr. Khodedadian must pay an additional amount (up to one‑third of the claim, as determined by the Beis Din) because he cannot swear.
+	Mr. Khodedadian must pay an additional amount (between one‑third and two‑thirds of the claim, as determined by the Beis Din) because he cannot swear.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">06/15/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">244</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">This question was intentionally left blank
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">06/15/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">245</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">What was the procedural difference between administering a biblical oath versus a rabbinic oath in Beis Din?
+	A biblical oath required a Beis Din of three, while a rabbinic oath required only two witnesses.
+	A biblical oath required holding or touching a Sefer Torah, using Hashem’s actual name, wearing a kittel, and going barefoot, while a rabbinic oath was taken simply by verbally stating “I swear.”
+	A biblical oath required holding or touching a Sefer Torah, wearing a kittel, going barefoot, and using Hashem’s actual name; a rabbinic oath was identical except that instead of using Hashem’s name, the person merely stated “I swear.”
+	A biblical oath was administered only inside the Beis Din, while a rabbinic oath could be administered anywhere.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">06/15/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">246</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">“Yo, Lenny. I got fifty bucks for you. Before your old man died, I borrowed a hundred from him and only paid back fifty. So here’s the other fifty,” said “Fingers” Stein to Lenny (the "louse"). 
+Lenny’s scheming mind immediately kicked in. He figured “Fingers” had probably never paid the first fifty at all before his father died — and decided to demand the full hundred from him. “Fingers” was stunned when Lenny threatened to drag him before the Yorkville Beis Din.
+If Lenny actually followed through, how would the Beis Din rule?
+	“Fingers” would have to pay Lenny the full $100
+	“Fingers” would have to pay Lenny $50 and take an oath
+	“Fingers” would have to pay Lenny $50 without an oath
+	“Fingers” would not have to pay Lenny anthing further, but would take an oath</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">06/17/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">247</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">“It’s been thirty days. Can you please give me back the $100 I loaned you at the wedding at the Lakeville Country Club?” asked Mr. Dwek. But Mr. Khodedadian denied ever receiving any money. So Mr. Dwek brought him before the Great Neck Beis Din, along with two kosher witnesses — Mr. Aminoff and Mr. Shehebar — who were also at the wedding.
+However, when questioned by the judges, both witnesses testified that they only saw a $50 loan, not $100.
+If this case were judged in the time of the Gemara, how would the Beis Din rule?
+	Mr. Khodedadian must pay the full $100
+	Mr. Khodedadian must pay $50 and take an oath denying the rest
+	Mr. Khodedadian must pay $50 and pay an additional amount in lieu of an oath
+	Mr. Khodedadian owes nothing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">06/17/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">248</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">There are three situations in which the Torah obligates a person to take a shavua (oath). Please select them from the list below:
+	Shavuas Dayanim – an oath administered in cases of doubt or conflicting testimony.
+	Modeh B’Miksas – when a person admits to owing only part of the claimed amount.
+	Eid Echad – when a single witness supports the plaintiff’s claim, the defendant must swear to contradict that testimony.
+	Shavuas Heses – an oath imposed when a defendant issues a full denial of the claim.
+	Shavuas HaShomrim – when a guardian of someone else’s property must swear that he was not negligent in order to avoid liability.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">06/17/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">249</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">It is unusual for a Beis Din nowadays to require someone to take an oath, since our generation is not as fearful of Heaven as in earlier times. However, there is still one type of oath that a Beis Din will administer today. Which one is it?
+	An accused thief must swear that he did not steal the item in question.
+	A husband must swear that he will not annul a get before it reaches his wife’s hands, when sending a get via a messenger.
+	A borrower must swear that he truly intended to repay a loan before the lender passed away.
+	A business partner must swear that he did not hide profits during the dissolution of a partnership.
+	A guardian must swear that he returned all entrusted items exactly as received.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">06/17/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">250</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lloyd’s two chemists in Golders Green were smashing it, so he decided to open a third shop in Edgware. He brought in Peter Green, and the two Jewish men made an informal agreement: Lloyd would finance the project, Peter would manage the store and take a salary, Lloyd would hold all the funds, and at year’s end they would split the profits.
+The year ended, and the new pharmacy did rather well, to be fair. Lloyd gave Peter 40%, but Peter protested: “We said 50/50!”
+They brought their dispute to the London Beis Din. If the LBD were to rule exactly as the Shulchan Aruch, how would they rule?
+	Require Lloyd to take an oath that they agreed to a 60/40 split, which is why he is giving Peter only 40%.
+	Require Peter to take an oath that the profits were supposed to be split 50/50.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">06/17/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">251</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">During the late‑night cleanup at Moishe’s Pizza on the Upper East Side, Moishe noticed that after his cashier Refael finished counting the register, he slipped a $50 bill into his pocket. Moishe didn’t say anything, but when he saw the same thing happen the next night, he confronted him:
+“I saw you take at least a hundred bucks out of my register! I trusted you!”
+Caught red‑handed, Refael admitted to taking the $50 in his pocket but denied stealing anything more. Moishe brought the case to the Yorkville Beis Din. If the Beis Din rules exactly according to the Shulchan Aruch, what would they decide?
+	Refael must take a Torah oath that he stole only $50 and does not owe anything beyond that.
+	Moishe may take a Torah oath that he saw Refael steal $100, and Beis Din will award him the full $100 since Refael is not believed as a thief.
+	Beis Din will obligate Refael to pay only $50 based on his admission, but no oath is administered because a thief is not eligible to swear.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">06/17/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">252</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">During the late‑night cleanup at Moishe’s Pizza on the Upper East Side, Moishe noticed that after his cashier, Refael, finished counting the register, he slipped a $100 bill into his pocket. Moishe confronted him: “I saw you take a hundred bucks out of my register! I trusted you!”
+Refael strongly denied taking any money. Moishe then spoke with his cleaner, Rachamim, who said that he did see Refael take $100 from the register and put it in his pocket.
+Moishe brought the case to the Yorkville Beis Din. If the Beis Din rules strictly according to the Shulchan Aruch, what is the correct halachic ruling?
+	Refael must take a Torah oath that he did not steal $100.
+	Moishe may take a Torah oath that he saw Refael steal $100.
+	Beis Din will obligate Rachamim to swear that he saw Refael steal $100, but Refael will only have to pay $50 since there was only one witness.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">07/02/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">253</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">At a wedding in the luxurious Lakeville Country Club, Mr. Dwek loaned Mr. Khodedadian $100 in cash so he could tip the waiters and valets. A month later, when Mr. Dwek asked for the money back, Mr. Khodedadian replied, “What loan? Why should I give you $100 when I never borrowed anything from you!”
+With no witnesses present, they brought the dispute before the Great Neck Beis Din. If the Beis Din rules strictly according to the Shulchan Aruch, how much would they obligate Mr. Khodedadian to pay Mr. Dwek?
+	$100
+	$50
+	$33
+	$0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">07/03/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="0" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">254</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">At a wedding in the luxurious Lakeville Country Club, Mr. Dwek placed a crisp $100 bill on his table to tip the waiters. Before he could give it, Mr. Shehebar called him over, and they became absorbed in conversation. From the corner of his eye, Mr. Dwek noticed Lenny (the "louse") lingering near his table — and when he returned, the $100 was gone. So was Lenny.
+Later, Mr. Dwek caught up with him and accused him of stealing the money.
+Lenny shrugged. “Maybe I did. But I stole from a lot of people tonight!”
+“I’m talking about the crisp $100 bill from table 6!” said Mr. Dwek.
+But Lenny had taken several crisp $100 bills that night and genuinely could not remember whether one of them came from table 6.
+With no witnesses present, they brought the dispute before the Great Neck Beis Din. If the Beis Din rules strictly according to the Shulchan Aruch, how much must Lenny pay Mr. Dwek?
+	$100
+	$50
+	$33
+	$0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">75</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:gridSpan w:val="1"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">07/03/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023621703498065471649169921875" w:h="16837.7952755905498634092509746551513671875"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>